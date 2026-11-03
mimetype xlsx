--- v0 (2026-09-13)
+++ v1 (2026-11-03)
@@ -1,169 +1,170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Contabil1\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CAC5705D-1239-4258-9C40-29FEE7D971B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D03FE8B8-FD58-4D29-A2B2-203C882CD07C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="BANCA " sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="deplasari" sheetId="3" r:id="rId3"/>
+    <sheet name="Sheet1" sheetId="5" r:id="rId1"/>
+    <sheet name="BANCA AUGUST" sheetId="4" r:id="rId2"/>
+    <sheet name="casa" sheetId="2" r:id="rId3"/>
+    <sheet name="deplasari" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C81" i="4" l="1"/>
+  <c r="C73" i="4" l="1"/>
   <c r="C17" i="4"/>
-  <c r="C18" i="2"/>
-[...1 lines deleted...]
-  <c r="C23" i="2" l="1"/>
+  <c r="C16" i="2"/>
+  <c r="C13" i="2" l="1"/>
+  <c r="C76" i="4" l="1"/>
+  <c r="E77" i="4" l="1"/>
+  <c r="C19" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Utilizator</author>
   </authors>
   <commentList>
-    <comment ref="E34" authorId="0" shapeId="0" xr:uid="{FF9CB942-5585-4E29-9F74-BDD8A887C1D6}">
+    <comment ref="E33" authorId="0" shapeId="0" xr:uid="{FF9CB942-5585-4E29-9F74-BDD8A887C1D6}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
           <t>Utilizator:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="135">
   <si>
     <t>CONSILIUL JUDETEAN BIHOR</t>
   </si>
   <si>
     <t>BIBLIOTECA JUDETEANA "GH SINCAI" BIHOR</t>
   </si>
   <si>
     <t>ORADEA,ARMATEI ROMÂNE, NR.1/A</t>
   </si>
   <si>
     <t>NR.
 CRT</t>
   </si>
   <si>
     <t xml:space="preserve">DATA
 PLATIIi </t>
   </si>
   <si>
     <t>SUMA
 PLATITA</t>
   </si>
   <si>
     <t>EXPLICATIE</t>
   </si>
   <si>
     <t xml:space="preserve">   A                  PLATI AFERENTE CHELTUIELILOR DE PERSONAL</t>
   </si>
   <si>
     <t xml:space="preserve">   B                  PLATI AFERENTE BUNURILOR SI SERVICIILOR</t>
   </si>
   <si>
     <t xml:space="preserve">   C                 PLATI AFERENTE INVESTITIILOR</t>
   </si>
   <si>
-    <t>TOTAL PLATI PRIN BANCA</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">   B                 CHELTUIELI GOSPODARESTI</t>
   </si>
   <si>
     <t xml:space="preserve">   A                   CHELTUIELI DE PERSONAL PRIN CASA</t>
   </si>
   <si>
     <t xml:space="preserve">   C                ALTE  CHELTUIELI PRIN CASA</t>
   </si>
   <si>
     <t>TOTAL PLATI PRIN CASA</t>
   </si>
   <si>
     <t>DECONT</t>
   </si>
   <si>
     <t>NR.</t>
   </si>
   <si>
     <t>DATA</t>
   </si>
   <si>
     <t>NUME SI PRENUME</t>
@@ -182,445 +183,376 @@
     <t>TARA</t>
   </si>
   <si>
     <t>LOCALITATE</t>
   </si>
   <si>
     <t>INSTITUTIE</t>
   </si>
   <si>
     <t>MIJLOC DE
 TRANSPORT</t>
   </si>
   <si>
     <t>SCOPUL
 DEPLASARII</t>
   </si>
   <si>
     <t>ZILE DE
 DEPLASARE</t>
   </si>
   <si>
     <t>COST TOTAL
 DEPLASARE</t>
   </si>
   <si>
+    <t>TOTAL CHELTUIELI CU DEPLASARILE</t>
+  </si>
+  <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t xml:space="preserve">TOTAL </t>
   </si>
   <si>
     <t>BENEFICIAR</t>
   </si>
   <si>
     <t>BUGETUL DE STAT</t>
   </si>
   <si>
     <t>VIRAMENTE SALARII</t>
   </si>
   <si>
     <t>NU ESTE CAZUL</t>
   </si>
   <si>
     <t>SALARIAȚI BIBLIOTECĂ</t>
   </si>
   <si>
     <t>CONTRIBUȚIA ASIGURATORIE PENTRU MUNCĂ</t>
   </si>
   <si>
     <t>COMISIE EXAMINARE</t>
   </si>
   <si>
     <t>INDEMN PERS DIN AFARA</t>
   </si>
   <si>
     <t>SUME AFERE. PERS. CU HANDC. NEINCADRATE</t>
   </si>
   <si>
     <t>ORADEA, ARMATEI ROMÂNE, NR.1/A</t>
   </si>
   <si>
     <t>VOUCHERE DE VACANTA</t>
   </si>
   <si>
+    <t xml:space="preserve">NU ESTE CAZUL </t>
+  </si>
+  <si>
     <t>POSTA ROMANA</t>
   </si>
   <si>
     <t>ARESIG</t>
   </si>
   <si>
     <t>VALCRIS ASCENSOARE</t>
   </si>
   <si>
+    <t>ONAXA REPARATII</t>
+  </si>
+  <si>
+    <t>POP FLORIAN PFA</t>
+  </si>
+  <si>
+    <t>MUZEUL TARII CRISURILOR</t>
+  </si>
+  <si>
+    <t>DEDEMAN</t>
+  </si>
+  <si>
+    <t>CHELT. POSTALE</t>
+  </si>
+  <si>
+    <t>PAZA SI PROTECTIE BIHOR</t>
+  </si>
+  <si>
+    <t>TERMOFICARE ORADEA</t>
+  </si>
+  <si>
+    <t>LIBRARIILE HUMANITAS</t>
+  </si>
+  <si>
+    <t>ACHIZITIE CARTE</t>
+  </si>
+  <si>
+    <t>TOTAL TERMO SERVICE</t>
+  </si>
+  <si>
+    <t>BOOK EXPERT TCO</t>
+  </si>
+  <si>
+    <t>TIPARIRE REVISTA VARAD</t>
+  </si>
+  <si>
+    <t>ANGHEL OCTAVIAN PFA</t>
+  </si>
+  <si>
+    <t>ELECTRICA FURNIZARE</t>
+  </si>
+  <si>
+    <t>EN. ELECTRICA</t>
+  </si>
+  <si>
+    <t>FRIGOVENT</t>
+  </si>
+  <si>
+    <t>BIBL. JUD. GH. SINCAI</t>
+  </si>
+  <si>
+    <t>INTERSTING</t>
+  </si>
+  <si>
+    <t>CENTRUL TERITORIAL DE CALCUL</t>
+  </si>
+  <si>
+    <t>ACTUALIZARE LEGIS</t>
+  </si>
+  <si>
+    <t>MENTENANTA ASCENSOARE</t>
+  </si>
+  <si>
+    <t>ROSAFETI</t>
+  </si>
+  <si>
+    <t>EN. TERMICA</t>
+  </si>
+  <si>
+    <t>SERES SANDOR PFA</t>
+  </si>
+  <si>
+    <t>BURSELE SI REZIDENTELE DE CREATIE</t>
+  </si>
+  <si>
+    <t>REVISTA VARAD</t>
+  </si>
+  <si>
+    <t>PREST. SERV. IULIE</t>
+  </si>
+  <si>
+    <t>FIOMA INF</t>
+  </si>
+  <si>
+    <t>AS. PROP. CAZABAN</t>
+  </si>
+  <si>
+    <t>MAT. DE INTRETINERE</t>
+  </si>
+  <si>
+    <t>SITUATIA PLATILOR EFECTUATE PRIN BANCA IN LUNA AUGUST 2026</t>
+  </si>
+  <si>
+    <t>11.08.26</t>
+  </si>
+  <si>
+    <t>05.08.26</t>
+  </si>
+  <si>
+    <t>DALUSO MUSIC</t>
+  </si>
+  <si>
+    <t>PACHET CD-URI</t>
+  </si>
+  <si>
+    <t>NEAGA VICTOR</t>
+  </si>
+  <si>
+    <t>EUROGLASS</t>
+  </si>
+  <si>
+    <t>MONTAJ FOLIE ARHITECTURALA</t>
+  </si>
+  <si>
+    <t>07.08.26</t>
+  </si>
+  <si>
+    <t>RO ET CO INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>REINNOIRE LICENTA FORTIGATE 101 F</t>
+  </si>
+  <si>
+    <t>HAMBURGER RECYCLING</t>
+  </si>
+  <si>
+    <t>TAXA DE ADMINISTRARE</t>
+  </si>
+  <si>
+    <t>MONITORIZARE SI INTERVENTIE 07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KYVOS </t>
+  </si>
+  <si>
+    <t>COLAB. REVISTA VARAD NR. 8</t>
+  </si>
+  <si>
+    <t>SEHARIA GROUP</t>
+  </si>
+  <si>
+    <t>INLOCUIRE FERONERIE OSCILOBATANTA FERESTRE</t>
+  </si>
+  <si>
+    <t>RER VEST ORADEA</t>
+  </si>
+  <si>
+    <t>COLECTARE SI TRANSPORT GUNOI</t>
+  </si>
+  <si>
+    <t>12.08.26</t>
+  </si>
+  <si>
+    <t>14.08.26</t>
+  </si>
+  <si>
     <t>MUNICIPIUL ORADEA</t>
   </si>
   <si>
-    <t>DIGI ROMANIA</t>
-[...47 lines deleted...]
-    <t>PREST. SERV. MAI</t>
+    <t>REFACT. EN. ELECTRICA ORS. COPIILOR</t>
+  </si>
+  <si>
+    <t>REFACT. APA, SALUBRITATE ORS. COPIILOR</t>
+  </si>
+  <si>
+    <t>ED. CETATEA DE SCAUN</t>
+  </si>
+  <si>
+    <t>BENCZEDI FERENC PFA</t>
+  </si>
+  <si>
+    <t>RECONDITIONARE MOBILIER</t>
+  </si>
+  <si>
+    <t>ASIST. TEHNICA SOFT</t>
+  </si>
+  <si>
+    <t>TRANSFER SUMA BT</t>
+  </si>
+  <si>
+    <t>20.08.26</t>
+  </si>
+  <si>
+    <t>GRUPUL EDITORIAL ALL</t>
+  </si>
+  <si>
+    <t>PREST. SERV. AUG</t>
+  </si>
+  <si>
+    <t>PODNET CONSULTING</t>
+  </si>
+  <si>
+    <t>MOCHETA SI SERV.</t>
+  </si>
+  <si>
+    <t>APA, CANAL, CANALIZARE</t>
+  </si>
+  <si>
+    <t>AS. SZENT LASZLO</t>
+  </si>
+  <si>
+    <t>SERV. CONF. CONTRACT</t>
+  </si>
+  <si>
+    <t>26.08.26</t>
+  </si>
+  <si>
+    <t>INTRETINERE LUNA IULIE</t>
+  </si>
+  <si>
+    <t>TIPARIRE REVISTA FAMILIA 5 SI 6</t>
+  </si>
+  <si>
+    <t>REVISTA FAMILIA NR. 5</t>
+  </si>
+  <si>
+    <t>COLAB. REVISTA FAMILIA NR. 5</t>
+  </si>
+  <si>
+    <t>REVISTA FAMILIA NR. 6</t>
+  </si>
+  <si>
+    <t>COLAB. REVISTA FAMILIA NR. 6</t>
+  </si>
+  <si>
+    <t>SOFTLINK CENTRAL</t>
+  </si>
+  <si>
+    <t>PRESA PTR CARTI</t>
   </si>
   <si>
     <t>BANCA TRANSILVANIA</t>
   </si>
   <si>
-    <t>COMISION TRANZACTIE POS</t>
-[...278 lines deleted...]
-    <t>TOTAL CHELTUIELI CU DEPLASARILE                                                                            450.05</t>
+    <t>COMISION TRANZACTII POS</t>
+  </si>
+  <si>
+    <t>PRODUSE PTR. LEGATORIE</t>
+  </si>
+  <si>
+    <t>SELGROS CASH CARRY</t>
+  </si>
+  <si>
+    <t>MARA DISTRIBUTION SERVICE</t>
+  </si>
+  <si>
+    <t>ARNIKA LIBRI</t>
+  </si>
+  <si>
+    <t>REVISTA FAMILIA NR. 7</t>
+  </si>
+  <si>
+    <t>COLAB. REVISTA FAMILIA NR. 7</t>
+  </si>
+  <si>
+    <t>SITUATIA PLATILOR EFECTUATE PRIN CASA IN LUNA AUGUST 2026</t>
+  </si>
+  <si>
+    <t>SITUATIA CHELTUIELILOR CU DEPLASARILE EFECTUATE IN LUNA AUGUST 2026</t>
+  </si>
+  <si>
+    <t>TOTAL PLATI BANCA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yy;@"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -675,100 +607,70 @@
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <charset val="1"/>
     </font>
-    <font>
-[...22 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
   <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -974,117 +876,126 @@
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
@@ -1093,101 +1004,76 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1465,1837 +1351,1622 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28865B3B-A79E-4388-95A5-828DF6901991}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:V97"/>
+  <dimension ref="A1:G77"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E97" sqref="E97"/>
+    <sheetView tabSelected="1" topLeftCell="A44" workbookViewId="0">
+      <selection activeCell="E77" sqref="E77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.140625" customWidth="1"/>
-    <col min="2" max="2" width="8.7109375" style="30" customWidth="1"/>
+    <col min="2" max="2" width="8.7109375" style="32" customWidth="1"/>
     <col min="3" max="3" width="13.140625" style="22" customWidth="1"/>
     <col min="4" max="4" width="33.5703125" customWidth="1"/>
-    <col min="5" max="5" width="37.7109375" customWidth="1"/>
+    <col min="5" max="5" width="34.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A6" s="39" t="s">
-[...11 lines deleted...]
-    </row>
+      <c r="A6" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+    </row>
+    <row r="8" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="9" spans="1:5" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="31" t="s">
+      <c r="B9" s="33" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A11" s="40" t="s">
+      <c r="A11" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="41"/>
-[...2 lines deleted...]
-      <c r="E11" s="42"/>
+      <c r="B11" s="44"/>
+      <c r="C11" s="44"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="45"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>1</v>
       </c>
-      <c r="B12" s="29" t="s">
-[...3 lines deleted...]
-        <v>338125</v>
+      <c r="B12" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="C12" s="41">
+        <v>340049</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>2</v>
       </c>
-      <c r="B13" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="38">
+      <c r="B13" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="41">
         <v>0</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>3</v>
       </c>
-      <c r="B14" s="29" t="s">
-[...3 lines deleted...]
-        <v>7484</v>
+      <c r="B14" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="41">
+        <v>7528</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>4</v>
       </c>
-      <c r="B15" s="29" t="s">
-[...3 lines deleted...]
-        <v>4374</v>
+      <c r="B15" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="C15" s="41">
+        <v>4671</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>5</v>
       </c>
-      <c r="B16" s="29" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="38">
+      <c r="B16" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" s="41">
         <v>0</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:7" s="9" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="B17" s="32"/>
+      <c r="B17" s="36"/>
       <c r="C17" s="24">
         <f>SUM(C12:C16)</f>
-        <v>349983</v>
+        <v>352248</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A18" s="40" t="s">
+      <c r="A18" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="B18" s="41"/>
-[...2 lines deleted...]
-      <c r="E18" s="42"/>
+      <c r="B18" s="44"/>
+      <c r="C18" s="44"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="45"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>1</v>
       </c>
-      <c r="B19" s="29" t="s">
-[...3 lines deleted...]
-        <v>1244.21</v>
+      <c r="B19" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="C19" s="29">
+        <v>4147.2700000000004</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E19" s="11" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G19" s="18"/>
+        <v>55</v>
+      </c>
+      <c r="G19" s="19"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>2</v>
       </c>
-      <c r="B20" s="29" t="s">
-[...3 lines deleted...]
-        <v>317.02</v>
+      <c r="B20" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="C20" s="29">
+        <v>3020</v>
       </c>
       <c r="D20" s="20" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E20" s="11" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>3</v>
       </c>
-      <c r="B21" s="29" t="s">
-[...3 lines deleted...]
-        <v>579.65</v>
+      <c r="B21" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="29">
+        <v>357</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>4</v>
       </c>
-      <c r="B22" s="29" t="s">
-[...3 lines deleted...]
-        <v>1029.93</v>
+      <c r="B22" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" s="30">
+        <v>13760</v>
       </c>
       <c r="D22" s="20" t="s">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>5</v>
       </c>
-      <c r="B23" s="29" t="s">
-[...3 lines deleted...]
-        <v>115.99</v>
+      <c r="B23" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" s="29">
+        <v>1150</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>46</v>
+        <v>83</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>6</v>
       </c>
-      <c r="B24" s="29" t="s">
-[...3 lines deleted...]
-        <v>1670.1</v>
+      <c r="B24" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="C24" s="29">
+        <v>697.9</v>
       </c>
       <c r="D24" s="11" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>7</v>
       </c>
-      <c r="B25" s="29" t="s">
-[...3 lines deleted...]
-        <v>1782.17</v>
+      <c r="B25" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="C25" s="29">
+        <v>363</v>
       </c>
       <c r="D25" s="11" t="s">
-        <v>47</v>
+        <v>88</v>
       </c>
       <c r="E25" s="11" t="s">
-        <v>62</v>
+        <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>8</v>
       </c>
-      <c r="B26" s="29" t="s">
-[...3 lines deleted...]
-        <v>320</v>
+      <c r="B26" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="C26" s="29">
+        <v>5633.29</v>
       </c>
       <c r="D26" s="11" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="E26" s="11" t="s">
-        <v>56</v>
+        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>9</v>
       </c>
-      <c r="B27" s="29" t="s">
-[...3 lines deleted...]
-        <v>3651.9</v>
+      <c r="B27" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="C27" s="29">
+        <v>1150</v>
       </c>
       <c r="D27" s="11" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>70</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>10</v>
       </c>
-      <c r="B28" s="29" t="s">
-[...3 lines deleted...]
-        <v>3497.96</v>
+      <c r="B28" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="C28" s="29">
+        <v>3000</v>
       </c>
       <c r="D28" s="11" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>91</v>
+      </c>
+      <c r="E28" s="11" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>11</v>
       </c>
-      <c r="B29" s="29" t="s">
-[...3 lines deleted...]
-        <v>362.17</v>
+      <c r="B29" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="C29" s="29">
+        <v>1631.7</v>
       </c>
       <c r="D29" s="11" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="E29" s="11" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>12</v>
       </c>
-      <c r="B30" s="29" t="s">
-[...3 lines deleted...]
-        <v>564</v>
+      <c r="B30" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="29">
+        <v>5333</v>
       </c>
       <c r="D30" s="11" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>13</v>
       </c>
-      <c r="B31" s="29" t="s">
-[...9 lines deleted...]
-        <v>63</v>
+      <c r="B31" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="C31" s="29">
+        <v>1028.5</v>
+      </c>
+      <c r="D31" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>14</v>
       </c>
-      <c r="B32" s="29" t="s">
-[...6 lines deleted...]
-        <v>86</v>
+      <c r="B32" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" s="29">
+        <v>1086.53</v>
+      </c>
+      <c r="D32" s="11" t="s">
+        <v>95</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>15</v>
       </c>
-      <c r="B33" s="29" t="s">
-[...3 lines deleted...]
-        <v>5274.64</v>
+      <c r="B33" s="31" t="s">
+        <v>97</v>
+      </c>
+      <c r="C33" s="29">
+        <v>293.19</v>
       </c>
       <c r="D33" s="11" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>88</v>
+        <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>16</v>
       </c>
-      <c r="B34" s="29" t="s">
-[...9 lines deleted...]
-        <v>89</v>
+      <c r="B34" s="31" t="s">
+        <v>98</v>
+      </c>
+      <c r="C34" s="29">
+        <v>294.74</v>
+      </c>
+      <c r="D34" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>17</v>
       </c>
-      <c r="B35" s="29" t="s">
-[...6 lines deleted...]
-        <v>90</v>
+      <c r="B35" s="31" t="s">
+        <v>98</v>
+      </c>
+      <c r="C35" s="29">
+        <v>151.88</v>
+      </c>
+      <c r="D35" s="11" t="s">
+        <v>99</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>18</v>
       </c>
-      <c r="B36" s="29" t="s">
-[...9 lines deleted...]
-        <v>63</v>
+      <c r="B36" s="31" t="s">
+        <v>98</v>
+      </c>
+      <c r="C36" s="25">
+        <v>3520.54</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>19</v>
       </c>
-      <c r="B37" s="29" t="s">
-        <v>75</v>
+      <c r="B37" s="31" t="s">
+        <v>98</v>
       </c>
       <c r="C37" s="25">
-        <v>4989</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>5576.07</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>54</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>20</v>
       </c>
-      <c r="B38" s="29" t="s">
-        <v>95</v>
+      <c r="B38" s="31" t="s">
+        <v>98</v>
       </c>
       <c r="C38" s="25">
-        <v>36040</v>
+        <v>1000</v>
       </c>
       <c r="D38" s="11" t="s">
-        <v>58</v>
+        <v>103</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>21</v>
       </c>
-      <c r="B39" s="29" t="s">
-        <v>95</v>
+      <c r="B39" s="31" t="s">
+        <v>98</v>
       </c>
       <c r="C39" s="25">
-        <v>22802.27</v>
+        <v>1694</v>
       </c>
       <c r="D39" s="11" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>74</v>
+      </c>
+      <c r="E39" s="11" t="s">
+        <v>105</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>22</v>
       </c>
-      <c r="B40" s="29" t="s">
-        <v>95</v>
+      <c r="B40" s="31" t="s">
+        <v>98</v>
       </c>
       <c r="C40" s="25">
-        <v>1346.62</v>
+        <v>14.73</v>
       </c>
       <c r="D40" s="11" t="s">
-        <v>97</v>
+        <v>63</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>23</v>
       </c>
-      <c r="B41" s="29" t="s">
-        <v>95</v>
+      <c r="B41" s="31" t="s">
+        <v>107</v>
       </c>
       <c r="C41" s="25">
-        <v>9178</v>
+        <v>5196.91</v>
       </c>
       <c r="D41" s="11" t="s">
-        <v>66</v>
+        <v>108</v>
       </c>
       <c r="E41" s="11" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>24</v>
       </c>
-      <c r="B42" s="29" t="s">
-        <v>95</v>
+      <c r="B42" s="31" t="s">
+        <v>107</v>
       </c>
       <c r="C42" s="25">
-        <v>66.55</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>7355.08</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>49</v>
       </c>
       <c r="E42" s="11" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>25</v>
       </c>
-      <c r="B43" s="29" t="s">
-        <v>95</v>
+      <c r="B43" s="31" t="s">
+        <v>107</v>
       </c>
       <c r="C43" s="25">
-        <v>53.94</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>363</v>
+      </c>
+      <c r="D43" s="11" t="s">
+        <v>56</v>
       </c>
       <c r="E43" s="11" t="s">
-        <v>65</v>
+        <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>26</v>
       </c>
-      <c r="B44" s="29" t="s">
-        <v>95</v>
+      <c r="B44" s="31" t="s">
+        <v>107</v>
       </c>
       <c r="C44" s="25">
-        <v>1631.7</v>
+        <v>362.94</v>
       </c>
       <c r="D44" s="11" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="E44" s="11" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>27</v>
       </c>
-      <c r="B45" s="29" t="s">
-        <v>95</v>
+      <c r="B45" s="31" t="s">
+        <v>107</v>
       </c>
       <c r="C45" s="25">
-        <v>4319.07</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>3950</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>48</v>
       </c>
       <c r="E45" s="11" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>28</v>
       </c>
-      <c r="B46" s="29" t="s">
-        <v>101</v>
+      <c r="B46" s="31" t="s">
+        <v>107</v>
       </c>
       <c r="C46" s="25">
-        <v>4950.3999999999996</v>
+        <v>1200</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>29</v>
       </c>
-      <c r="B47" s="29" t="s">
-        <v>101</v>
+      <c r="B47" s="31" t="s">
+        <v>107</v>
       </c>
       <c r="C47" s="25">
-        <v>1724.15</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>1500</v>
+      </c>
+      <c r="D47" s="11" t="s">
+        <v>59</v>
       </c>
       <c r="E47" s="11" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>30</v>
       </c>
-      <c r="B48" s="29" t="s">
-        <v>101</v>
+      <c r="B48" s="31" t="s">
+        <v>107</v>
       </c>
       <c r="C48" s="25">
-        <v>363</v>
+        <v>4528.43</v>
       </c>
       <c r="D48" s="11" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>64</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>31</v>
       </c>
-      <c r="B49" s="29" t="s">
-        <v>101</v>
+      <c r="B49" s="31" t="s">
+        <v>107</v>
       </c>
       <c r="C49" s="25">
-        <v>3457.65</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>34096.33</v>
+      </c>
+      <c r="D49" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="E49" s="11" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>32</v>
       </c>
-      <c r="B50" s="29" t="s">
-        <v>101</v>
+      <c r="B50" s="31" t="s">
+        <v>107</v>
       </c>
       <c r="C50" s="25">
-        <v>1500</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>345.24</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>49</v>
       </c>
       <c r="E50" s="11" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>33</v>
       </c>
-      <c r="B51" s="29" t="s">
-        <v>101</v>
+      <c r="B51" s="31" t="s">
+        <v>107</v>
       </c>
       <c r="C51" s="25">
-        <v>1694</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>4000</v>
+      </c>
+      <c r="D51" s="11" t="s">
+        <v>113</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34</v>
       </c>
-      <c r="B52" s="29" t="s">
-        <v>101</v>
+      <c r="B52" s="31" t="s">
+        <v>115</v>
       </c>
       <c r="C52" s="25">
-        <v>6400</v>
+        <v>5778.27</v>
       </c>
       <c r="D52" s="11" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>62</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>35</v>
       </c>
-      <c r="B53" s="29" t="s">
-[...9 lines deleted...]
-        <v>67</v>
+      <c r="B53" s="31" t="s">
+        <v>115</v>
+      </c>
+      <c r="C53" s="26">
+        <v>122.76</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E53" s="11" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>36</v>
       </c>
-      <c r="B54" s="29" t="s">
-        <v>113</v>
+      <c r="B54" s="31" t="s">
+        <v>115</v>
       </c>
       <c r="C54" s="26">
-        <v>102.99</v>
+        <v>193.6</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>114</v>
+        <v>65</v>
       </c>
       <c r="E54" s="11" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>37</v>
       </c>
-      <c r="B55" s="29" t="s">
-        <v>113</v>
+      <c r="B55" s="31" t="s">
+        <v>115</v>
       </c>
       <c r="C55" s="26">
-        <v>182.89</v>
+        <v>4173.6000000000004</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="E55" s="11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>38</v>
       </c>
-      <c r="B56" s="29" t="s">
-        <v>113</v>
+      <c r="B56" s="31" t="s">
+        <v>115</v>
       </c>
       <c r="C56" s="26">
-        <v>8464.6</v>
+        <v>5773</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>39</v>
       </c>
-      <c r="B57" s="29" t="s">
-        <v>113</v>
+      <c r="B57" s="31" t="s">
+        <v>115</v>
       </c>
       <c r="C57" s="26">
-        <v>18635.29</v>
+        <v>3886</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>67</v>
+        <v>121</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>40</v>
       </c>
-      <c r="B58" s="29" t="s">
-        <v>113</v>
+      <c r="B58" s="31" t="s">
+        <v>115</v>
       </c>
       <c r="C58" s="26">
-        <v>32000</v>
+        <v>177.52</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>119</v>
+        <v>60</v>
       </c>
       <c r="E58" s="11" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>41</v>
       </c>
-      <c r="B59" s="29" t="s">
-        <v>120</v>
+      <c r="B59" s="31" t="s">
+        <v>115</v>
       </c>
       <c r="C59" s="26">
-        <v>598.17999999999995</v>
+        <v>23946.34</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="E59" s="11" t="s">
-        <v>121</v>
+        <v>61</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>42</v>
       </c>
-      <c r="B60" s="29" t="s">
-        <v>120</v>
+      <c r="B60" s="31" t="s">
+        <v>115</v>
       </c>
       <c r="C60" s="26">
-        <v>347.27</v>
+        <v>360.93</v>
       </c>
       <c r="D60" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E60" s="11" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>43</v>
       </c>
-      <c r="B61" s="29" t="s">
-        <v>120</v>
+      <c r="B61" s="31" t="s">
+        <v>115</v>
       </c>
       <c r="C61" s="26">
-        <v>6114.76</v>
+        <v>3800.36</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>124</v>
+        <v>54</v>
       </c>
       <c r="E61" s="11" t="s">
-        <v>125</v>
+        <v>55</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>44</v>
       </c>
-      <c r="B62" s="29" t="s">
-        <v>120</v>
+      <c r="B62" s="31" t="s">
+        <v>115</v>
       </c>
       <c r="C62" s="26">
-        <v>1258.82</v>
+        <v>70.89</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>72</v>
+        <v>124</v>
       </c>
       <c r="E62" s="11" t="s">
-        <v>73</v>
+        <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>45</v>
       </c>
-      <c r="B63" s="29" t="s">
-        <v>120</v>
+      <c r="B63" s="31" t="s">
+        <v>115</v>
       </c>
       <c r="C63" s="26">
-        <v>173.11</v>
+        <v>4181.68</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="E63" s="11" t="s">
-        <v>73</v>
+        <v>126</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>46</v>
       </c>
-      <c r="B64" s="29" t="s">
-        <v>120</v>
+      <c r="B64" s="31" t="s">
+        <v>115</v>
       </c>
       <c r="C64" s="26">
-        <v>11600.4</v>
+        <v>2651.17</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E64" s="11" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>47</v>
       </c>
-      <c r="B65" s="29" t="s">
-        <v>120</v>
+      <c r="B65" s="31" t="s">
+        <v>115</v>
       </c>
       <c r="C65" s="26">
-        <v>3110.51</v>
+        <v>1272.46</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>127</v>
+        <v>45</v>
       </c>
       <c r="E65" s="11" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>48</v>
       </c>
-      <c r="B66" s="29" t="s">
-        <v>120</v>
+      <c r="B66" s="31" t="s">
+        <v>115</v>
       </c>
       <c r="C66" s="26">
-        <v>2086.8000000000002</v>
+        <v>1974.59</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>69</v>
+        <v>128</v>
       </c>
       <c r="E66" s="11" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>49</v>
       </c>
-      <c r="B67" s="29" t="s">
-        <v>120</v>
+      <c r="B67" s="31" t="s">
+        <v>115</v>
       </c>
       <c r="C67" s="26">
-        <v>3930.69</v>
+        <v>14819</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E67" s="11" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>50</v>
       </c>
-      <c r="B68" s="29" t="s">
-        <v>120</v>
+      <c r="B68" s="31" t="s">
+        <v>115</v>
       </c>
       <c r="C68" s="26">
-        <v>5758.96</v>
+        <v>500</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="E68" s="11" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>51</v>
       </c>
-      <c r="B69" s="29" t="s">
-        <v>120</v>
+      <c r="B69" s="31" t="s">
+        <v>115</v>
       </c>
       <c r="C69" s="26">
-        <v>193.6</v>
+        <v>3442</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E69" s="11" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" hidden="1" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
+        <v>70</v>
+      </c>
+      <c r="B70" s="31"/>
+      <c r="C70" s="26"/>
+      <c r="D70" s="3"/>
+      <c r="E70" s="3"/>
+    </row>
+    <row r="71" spans="1:6" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="3">
+        <v>71</v>
+      </c>
+      <c r="B71" s="31"/>
+      <c r="C71" s="25"/>
+      <c r="D71" s="14"/>
+      <c r="E71" s="3"/>
+    </row>
+    <row r="72" spans="1:6" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="3">
+        <v>72</v>
+      </c>
+      <c r="B72" s="31"/>
+      <c r="C72" s="25"/>
+      <c r="D72" s="11"/>
+      <c r="E72" s="11"/>
+    </row>
+    <row r="73" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="3">
         <v>52</v>
       </c>
-      <c r="B70" s="29" t="s">
-[...5 lines deleted...]
-      <c r="D70" s="3" t="s">
+      <c r="B73" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="C73" s="27">
+        <f>SUM(C19:C72)</f>
+        <v>194925.44</v>
+      </c>
+      <c r="D73" s="9"/>
+      <c r="E73" s="9"/>
+    </row>
+    <row r="74" spans="1:6" s="64" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B74" s="59"/>
+      <c r="C74" s="60"/>
+      <c r="D74" s="61"/>
+      <c r="E74" s="62"/>
+      <c r="F74" s="63"/>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="3">
+        <v>1</v>
+      </c>
+      <c r="B75" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="C75" s="29">
+        <v>33154</v>
+      </c>
+      <c r="D75" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="E75" s="11" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="3"/>
+      <c r="B76" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="C76" s="27">
+        <f>SUM(C74:C75)</f>
+        <v>33154</v>
+      </c>
+      <c r="D76" s="9"/>
+      <c r="E76" s="9"/>
+    </row>
+    <row r="77" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="65"/>
+      <c r="B77" s="35" t="s">
         <v>134</v>
       </c>
-      <c r="E70" s="11" t="s">
-[...280 lines deleted...]
-      <c r="F97" s="9"/>
+      <c r="C77" s="28"/>
+      <c r="D77" s="13"/>
+      <c r="E77" s="16">
+        <f>C17+C73+C76</f>
+        <v>580327.43999999994</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A18:E18"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0" top="0.35433070866141736" bottom="0.15748031496062992" header="0" footer="0"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D33" sqref="D33"/>
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="10.42578125" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" customWidth="1"/>
     <col min="4" max="4" width="54.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A6" s="39" t="s">
-[...4 lines deleted...]
-      <c r="D6" s="39"/>
+      <c r="A6" s="42" t="s">
+        <v>132</v>
+      </c>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
     </row>
     <row r="8" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="9" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" s="40" t="s">
+      <c r="A11" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="44"/>
+      <c r="C11" s="44"/>
+      <c r="D11" s="45"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="9" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="9">
+        <f>SUM(C12:C12)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="45"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F15" s="19"/>
+    </row>
+    <row r="16" spans="1:6" s="9" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="9">
+        <f>SUM(C15:C15)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="41"/>
-[...4 lines deleted...]
-      <c r="A12" s="3">
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="45"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="3">
         <v>1</v>
       </c>
-      <c r="B12" s="11" t="s">
-[...74 lines deleted...]
-        <f>SUM(C16:C17)</f>
+      <c r="B18" s="37"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="38" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="9" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" s="9">
+        <f>SUM(C18:C18)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A19" s="40" t="s">
+    <row r="20" spans="1:4" s="10" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="41"/>
-[...44 lines deleted...]
-      <c r="D24" s="45"/>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="A20:D20"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A11:D11"/>
-    <mergeCell ref="A15:D15"/>
-    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="A17:D17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J26" sqref="J26"/>
+      <selection activeCell="A6" sqref="A6:L6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
-    <col min="2" max="2" width="9.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="10.85546875" customWidth="1"/>
+    <col min="2" max="2" width="7.7109375" customWidth="1"/>
+    <col min="3" max="3" width="18.85546875" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
-    <col min="9" max="9" width="19.42578125" customWidth="1"/>
-    <col min="10" max="10" width="13.28515625" customWidth="1"/>
+    <col min="9" max="9" width="16.85546875" customWidth="1"/>
+    <col min="10" max="10" width="11.5703125" customWidth="1"/>
     <col min="11" max="11" width="11" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A6" s="39" t="s">
-[...12 lines deleted...]
-      <c r="L6" s="39"/>
+      <c r="A6" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
     </row>
     <row r="7" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="8" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="53" t="s">
-[...3 lines deleted...]
-      <c r="C8" s="54" t="s">
+      <c r="A8" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="57"/>
+      <c r="C8" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="D8" s="54" t="s">
+      <c r="E8" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="E8" s="46" t="s">
+      <c r="F8" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="F8" s="54" t="s">
-[...4 lines deleted...]
-      <c r="I8" s="46" t="s">
+      <c r="G8" s="57"/>
+      <c r="H8" s="57"/>
+      <c r="I8" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="K8" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="J8" s="46" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="46" t="s">
+      <c r="L8" s="51" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="8" t="s">
-[...4 lines deleted...]
-      <c r="E9" s="47"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="50"/>
       <c r="F9" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="G9" s="8" t="s">
+      <c r="H9" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="H9" s="8" t="s">
-[...37 lines deleted...]
-      </c>
+      <c r="I9" s="50"/>
+      <c r="J9" s="50"/>
+      <c r="K9" s="50"/>
+      <c r="L9" s="52"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A10" s="11"/>
+      <c r="B10" s="21"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="J10" s="11"/>
       <c r="K10" s="11"/>
-      <c r="L10" s="11">
-[...18 lines deleted...]
-      <c r="L11" s="52"/>
+      <c r="L10" s="11"/>
+      <c r="M10" s="17"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="B11" s="21"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J11" s="3"/>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B12" t="s">
-[...5 lines deleted...]
-      <c r="I14" s="18"/>
+      <c r="A12" s="3"/>
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="N12" s="19"/>
+    </row>
+    <row r="13" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="3"/>
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+    </row>
+    <row r="14" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="54"/>
+      <c r="C14" s="54"/>
+      <c r="D14" s="54"/>
+      <c r="E14" s="54"/>
+      <c r="F14" s="54"/>
+      <c r="G14" s="54"/>
+      <c r="H14" s="54"/>
+      <c r="I14" s="54"/>
+      <c r="J14" s="54"/>
+      <c r="K14" s="54"/>
+      <c r="L14" s="55"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="J15" s="3"/>
-[...3 lines deleted...]
-      <c r="J18" s="16"/>
+      <c r="B15" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="9:11" x14ac:dyDescent="0.25">
+      <c r="I17" s="19"/>
+    </row>
+    <row r="18" spans="9:11" x14ac:dyDescent="0.25">
+      <c r="J18" s="3"/>
+      <c r="K18" s="19"/>
+    </row>
+    <row r="21" spans="9:11" x14ac:dyDescent="0.25">
+      <c r="J21" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="K8:K9"/>
     <mergeCell ref="L8:L9"/>
-    <mergeCell ref="A11:L11"/>
+    <mergeCell ref="A14:L14"/>
     <mergeCell ref="A6:L6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="I8:I9"/>
   </mergeCells>
   <pageMargins left="0.42" right="0.21" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>BANCA </vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>BANCA AUGUST</vt:lpstr>
       <vt:lpstr>casa</vt:lpstr>
       <vt:lpstr>deplasari</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Utilizator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>